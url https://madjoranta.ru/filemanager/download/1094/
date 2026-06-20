--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -1,2631 +1,3948 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w:rsidR="001C78CE" w:rsidRDefault="001C78CE">
+    <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Зарегистрировано в Минюсте России 14 августа 2023 г. N 74778</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C78CE" w:rsidRDefault="001C78CE">
+    <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:pBdr>
-          <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="100" w:after="100"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001C78CE" w:rsidRDefault="001C78CE">
+    <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001C78CE" w:rsidRDefault="001C78CE">
+    <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>МИНИСТЕРСТВО ЦИФРОВОГО РАЗВИТИЯ, СВЯЗИ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C78CE" w:rsidRDefault="001C78CE">
+    <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>И МАССОВЫХ КОММУНИКАЦИЙ РОССИЙСКОЙ ФЕДЕРАЦИИ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C78CE" w:rsidRDefault="001C78CE">
+    <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001C78CE" w:rsidRDefault="001C78CE">
+    <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ПРИКАЗ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C78CE" w:rsidRDefault="001C78CE">
+    <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>от 11 мая 2023 г. N 449</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C78CE" w:rsidRDefault="001C78CE">
+    <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001C78CE" w:rsidRDefault="001C78CE">
+    <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ОБ УТВЕРЖДЕНИИ ПЕРЕЧНЯ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C78CE" w:rsidRDefault="001C78CE">
+    <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ВИДОВ ДЕЯТЕЛЬНОСТИ В ОБЛАСТИ ИНФОРМАЦИОННЫХ ТЕХНОЛОГИЙ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C78CE" w:rsidRDefault="001C78CE">
+    <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001C78CE" w:rsidRDefault="001C78CE">
+    <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В соответствии с </w:t>
       </w:r>
-      <w:hyperlink r:id="rId6" w:history="1">
+      <w:hyperlink r:id="rId6">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзацем вторым пункта 3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> постановления Правительства Российской Федерации от 30 сентября 2022 г. N 1729 "Об утверждении Положения о государственной аккредитации российских организаций, осуществляющих деятельность в области информационных технологий" приказываю:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C78CE" w:rsidRDefault="001C78CE">
+    <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
-        <w:spacing w:before="200"/>
+        <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Утвердить прилагаемый </w:t>
       </w:r>
-      <w:hyperlink w:anchor="Par30" w:tooltip="ПЕРЕЧЕНЬ" w:history="1">
+      <w:hyperlink w:anchor="P30">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>перечень</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> видов деятельности в области информационных технологий.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C78CE" w:rsidRDefault="001C78CE">
+    <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001C78CE" w:rsidRDefault="001C78CE">
+    <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>Министр</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C78CE" w:rsidRDefault="001C78CE">
+    <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>М.И.ШАДАЕВ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C78CE" w:rsidRDefault="001C78CE">
+    <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001C78CE" w:rsidRDefault="001C78CE">
+    <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001C78CE" w:rsidRDefault="001C78CE">
+    <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001C78CE" w:rsidRDefault="001C78CE">
+    <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001C78CE" w:rsidRDefault="001C78CE">
+    <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001C78CE" w:rsidRDefault="001C78CE">
+    <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Утвержден</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C78CE" w:rsidRDefault="001C78CE">
+    <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>приказом Министерства</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C78CE" w:rsidRDefault="001C78CE">
+    <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>цифрового развития, связи</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C78CE" w:rsidRDefault="001C78CE">
+    <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>и массовых коммуникаций</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C78CE" w:rsidRDefault="001C78CE">
+    <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>Российской Федерации</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C78CE" w:rsidRDefault="001C78CE">
+    <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>от 11 мая 2023 г. N 449</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C78CE" w:rsidRDefault="001C78CE">
+    <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001C78CE" w:rsidRDefault="001C78CE">
+    <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="Par30"/>
+      <w:bookmarkStart w:id="0" w:name="P30"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:t>ПЕРЕЧЕНЬ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C78CE" w:rsidRDefault="001C78CE">
+    <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ВИДОВ ДЕЯТЕЛЬНОСТИ В ОБЛАСТИ ИНФОРМАЦИОННЫХ ТЕХНОЛОГИЙ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C78CE" w:rsidRDefault="001C78CE">
+    <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1650"/>
         <w:gridCol w:w="7395"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001C78CE" w:rsidRPr="000848DE">
+      <w:tr w:rsidR="00CF3978">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Код</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="001C78CE" w:rsidRPr="000848DE" w:rsidRDefault="001C78CE">
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="000848DE">
-              <w:t>Код</w:t>
+            <w:r>
+              <w:t>Вид деятельности в области информационных технологий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF3978">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1.01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="001C78CE" w:rsidRPr="000848DE" w:rsidRDefault="001C78CE">
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t xml:space="preserve">Проектирование, и (или) обследование, и (или) разработка, и (или) адаптация, и (или) модификация (в том числе локализация, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>кастомизация</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>, доработка), и (или) обратное проектирование (реверсивный инжиниринг), и (или) модернизация, и (или) обновление, и (или) установка, и (или) интеграция, и (или) настройка, и (или) конфигурирование, и (или) внедрение, и (или) сопровождение, и (или) тестирование, и (или) испытания, и (или) техническая поддержка, и</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t xml:space="preserve">или) эксплуатация, включая администрирование, а также оказание услуг (в том числе консультационных, услуг по обучению, экспертных услуг и иных) в указанных видах деятельности (далее - проектирование и (или) иная деятельность, а также оказание услуг), в отношении программ для электронных вычислительных машин (далее - программы для ЭВМ), и (или) баз данных (в том числе их обновлений и исправлений), и (или) визуальных </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>пользовательских интерфейсов</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF3978">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="000848DE">
-              <w:t>Вид деятельности в области информационных технологий</w:t>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>1.02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>Производство, и (или) проектирование и (или) иная деятельность, а также оказание услуг в отношении программно-аппаратных (программно-технических) комплексов, электронной компонентной базы (электронных модулей), электронной (радиоэлектронной) продукции, в том числе компьютерного оборудования, вычислительной техники, сетевого, телекоммуникационного и периферийного оборудования, оборудования, применяемого в медицинских целях, устройств интернета вещей, средств автоматизированного управления технологическим процессом (далее - ПАК и оборудование), материалов и технологий для производства электронной</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> компонентной базы (электронных модулей)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001C78CE" w:rsidRPr="000848DE">
+      <w:tr w:rsidR="00CF3978">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1650" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="001C78CE" w:rsidRPr="000848DE" w:rsidRDefault="001C78CE">
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="000848DE">
-              <w:t>1.01</w:t>
+            <w:r>
+              <w:t>1.03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7395" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="001C78CE" w:rsidRPr="000848DE" w:rsidRDefault="001C78CE">
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Проектирование и (или) иная деятельность, а также оказание услуг в отношении технологий робототехники и </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>сенсорики</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, в том числе в области </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>сенсоромоторной</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> координации и пространственного позиционирования, сенсоров и обработки сенсорной информации, интеллектуальных систем управления робототехническими системами, систем автоматизации управления, включая беспилотные воздушные судна и высокоавтоматизированные транспортные средства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF3978">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1.04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Проектирование и (или) иная деятельность, а также оказание услуг в отношении информационных систем, в том числе информационных систем на основе технологии распределенного реестра</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF3978">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1.05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Проектирование и (или) иная деятельность, а также оказание услуг в отношении сайтов или страниц сайтов в информационно-телекоммуникационной сети, включая информационно-телекоммуникационную сеть "Интернет"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF3978">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1.06</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="000848DE">
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00AE73E6">
+            <w:r>
+              <w:t xml:space="preserve">Проектирование и (или) иная деятельность, а также оказание услуг в отношении информационно-телекоммуникационной инфраструктуры - компьютерных систем, объединяющих компьютерное оборудование, программы для ЭВМ, и (или) базы данных, и (или) коммуникационных технологий (технологий передачи данных) (далее - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>ИТ-инфраструктура</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>), центров обработки данных и облачной (виртуальной) инфраструктуры, ситуационных центров, а также деятельность по управлению компьютерными системами, компьютерным оборудованием</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF3978">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1.07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Проектирование и (или) иная деятельность, а также оказание услуг в отношении 2D и 3D-моделей и визуализаций (в том числе BIM-моделей), цифровых копий физического объекта или процесса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF3978">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>Проектирование и (или) иная деятельность, а также оказание услуг, услуг по сертификации в отношении средств защиты информации, а также информационных и телекоммуникационных систем, защищенных с использованием средств защиты информации, технических средств контроля эффективности мер защиты информации, программных (программно-технических) средств защиты информации, защищенных программных (программно-технических) средств обработки информации, программных (программно-технических) средств контроля эффективности защиты информации), в том числе шифровальных (криптографических) средств</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF3978">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>1.09</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>Производство оборудования средств связи, в том числе оборудования систем коммутации, оборудования цифровых транспортных систем, включая программное обеспечение, обеспечивающее выполнение установленных действий при проведении оперативно-розыскных мероприятий, а также производство технических и программных средств информационных систем, содержащих базы данных абонентов оператора связи и предоставленных им услугах связи, обеспечивающие выполнение установленных действий при проведении оперативно-розыскных мероприятий</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF3978">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRPr="00DA21D4" w:rsidRDefault="00CF3978">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA21D4">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>2.01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRPr="00DA21D4" w:rsidRDefault="00CF3978">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00DA21D4">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Реализация программ для ЭВМ, баз данных (включая их обновления и изменения), средств защиты информации, в том числе путем отчуждения прав, предоставления прав (лицензирования), предоставления удаленного доступа посредством информационно-телекоммуникационных сетей, включая информационно-телекоммуникационную сеть "Интернет", предоставление удаленных вычислительных мощностей, эмулирующих физическое оборудование, копирования, оптовой и розничной продажи экземпляров программ для ЭВМ, баз данных, издание сборников программ для ЭВМ и баз данных, предоставления</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00DA21D4">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> экземпляров программ для ЭВМ, баз данных в лизинг, аренду (прокат)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF3978" w:rsidRPr="00DA21D4">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRPr="00DA21D4" w:rsidRDefault="00CF3978">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA21D4">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>3.01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRPr="00DA21D4" w:rsidRDefault="00CF3978">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00DA21D4">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Деятельность по созданию баз данных и информационных ресурсов (включая разработку концепций, структуры, состава баз данных), формированию и ведению баз данных (включая сбор данных из одного или более источников, а также ввод, верификацию и актуализацию данных), администрированию баз данных (включая обеспечение возможности доступа к базе данных в режиме непосредственного или телекоммуникационного доступа), поиску данных, их отбору и сортировке по запросам, предоставлению</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00DA21D4">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> отобранных данных пользователям</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF3978">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>4.01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Комплексное обслуживание </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>ИТ-инфраструктуры</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, организация удаленного доступа заказчика к </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>ИТ-инфраструктуре</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, включая: администрирование прав доступа, учетных записей пользователей, аппаратной платформы </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>ИТ-инфраструктуры</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>, баз данных, систем мониторинга, выполнение системных настроек, получение обновлений, их установка и (или) сопровождение установки; обеспечение сетевой доступности; резервное копирование; выполнение плановых и внеплановых восстановлений; осуществление миграции (переноса) данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF3978">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>5.01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Создание и (или) предоставление инфраструктуры для </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>хостинга</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>web-хостинг</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, услуги потоковой передачи данных; предоставление </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>прикладного</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>хостинга</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">; выделенный </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>хостинг</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF3978">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>6.01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>Деятельность операторов центров обработки данных или операторов (провайдеров) иных программно-аппаратных комплексов по оказанию услуг (выполнению работ), связанных с размещением или предоставлением мощностей для размещения информации заказчика и (или) размещением оборудования в центрах обработки данных (собственного или третьих лиц), позволяющего организовать обработку и (или) хранение данных, а также услуги по предоставлению облачной (виртуальной) инфраструктуры и услуг на базе облачной (виртуальной) инфраструктуры</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> и (или) использующих принадлежащий им центр обработки данных для собственных нужд или обеспечения полномочий органов государственной власти, органов </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>местного самоуправления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF3978">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>7.01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Оказание услуг (выполнение работ) по регистрации доменных имен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF3978">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>8.01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Оказание услуг (выполнение работ, включая монтажные и пусконаладочные) по оценке потребностей, сбору технических требований, подготовке и реализации проектов автоматизации и (или) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>цифровизации</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> процессов и производств, иных процессов цифровой трансформации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF3978">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRPr="00DA21D4" w:rsidRDefault="00CF3978">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA21D4">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>9.01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRPr="00DA21D4" w:rsidRDefault="00CF3978">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA21D4">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Деятельность по созданию, развитию и обеспечению функционирования порталов и (или) систем поиска в информационно-телекоммуникационной сети "Интернет"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF3978">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>10.01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Деятельность по созданию, обучению и поддержке функционирования </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>нейросетей</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, а также оказание услуг (выполнение работ) по автоматическому распознаванию различного вида изображений, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>видеопотока</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>, и (или) текстов, и (или) речи, или иных звуков, а также их верификации и преобразованию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF3978">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>11.01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>Оказание услуг по обеспечению и повышению уровня информационной безопасности и защиты информации от компьютерных атак и других угроз в сфере информационной безопасности, включая услуги по оценке защищенности, тестированию на проникновение, проектированию и внедрению средств защиты, анализу и контролю состояния защиты информации, модернизации инфраструктуры с целью повышения уровня защищенности, мониторингу информационной безопасности средств и систем информатизации, по обнаружению, предупреждению и ликвидации</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> последствий компьютерных атак и реагированию на компьютерные инциденты, деятельность по защите информации и обеспечению безопасности объектов критической информационной инфраструктуры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF3978">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRPr="00DA21D4" w:rsidRDefault="00CF3978">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA21D4">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>11.02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRPr="00DA21D4" w:rsidRDefault="00CF3978">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00DA21D4">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Деятельность по монтажу, наладке, испытаниям, ремонту средств защиты информации (технических средств защиты информации, защищенных технических средств обработки информации, технических средств контроля эффективности мер защиты информации, программных (программно-технических) средств защиты информации, защищенных программных (программно-технических) средств обработки информации, программных (программно-технических) средств контроля эффективности защиты информации), в том числе с использованием шифровальных (криптографических) средств информационных и телекоммуникационных систем</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF3978">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>11.03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Деятельность по ремонту, сервисному обслуживанию, установке (инсталляции) защищенных с использованием шифровальных (криптографических) средств информационных и телекоммуникационных систем</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF3978">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>11.04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Деятельность по обслуживанию шифровальных (криптографических) средств, предусмотренная технической и эксплуатационной документацией на эти средства (за исключением случая, если указанные работы проводятся для обеспечения собственных нужд юридического лица или индивидуального предпринимателя)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF3978">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>11.05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Деятельность по аттестации (аттестационным испытаниям) на соответствие требованиям о защите информации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF3978">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA21D4">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>разработка</w:t>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00AE73E6">
+              <w:lastRenderedPageBreak/>
+              <w:t>12.01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00DA21D4">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>адаптация</w:t>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00AE73E6">
+              <w:t>Оказание услуг с использованием разработанных организацией либо лицом, входящим в одну группу лиц с данной организацией, программ для ЭВМ, баз данных</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> (далее - собственные программы для ЭВМ, базы данных), в том числе путем предоставления удаленного доступа к программам для ЭВМ и (или) базам данных, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA21D4">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>модификация</w:t>
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00AE73E6">
+              <w:t>по учету и (или) распространению рекламы и (или) рекламной информации в информационно-телекоммуникационной сети "Интернет"</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> и (или) получению</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>доступа к такой информации, а также оказание услуг, направленных на получение возможности распространять рекламную информацию и (или) получение доступа к такой информации, размещение и показ объявлений и (или) предложений о приобретении (реализации) товаров (работ, услуг), имущественных прав, осуществление поиска информации о потенциальных покупателях (продавцах) и (или) заключении сделок</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF3978">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA21D4">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>модернизация</w:t>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00AE73E6">
+              <w:t>13.01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t xml:space="preserve">Оказание услуг с использованием собственных программ для ЭВМ, баз данных, в том числе путем предоставления удаленного доступа к программам для ЭВМ и (или) базам данных, по предоставлению доступа к аудиовизуальным произведениям и (или) сообщениям телепередач на аудиовизуальном сервисе, а </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA21D4">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>обновление</w:t>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00AE73E6">
+              <w:t>также оказание услуг по предоставлению доступа к объектам авторского и смежного права, программам для ЭВМ, базам данных, сайтам, приложениям и (или</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00DA21D4">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>установка</w:t>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00AE73E6">
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DA21D4">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>онлайн-сервисам</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DA21D4">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>, включая доступ к различным аудиовизуальным произведениям,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> оказание услуг по обеспечению доступности аудиовизуальных сервисов для пользователей сайтов в информационно-телекоммуникационной сети "Интернет", и иных аналогичных услуг, связанных с коммерциализацией таких </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>онлайн-сервисов</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>, предоставление прав на использование аудиовизуальных произведений путем доведения до всеобщего сведения посредством информационно-телекоммуникационной сети "Интернет"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF3978">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>14.01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Оказание услуг и (или) предоставление прав использования, заключающихся в предоставлении доступа к отдельным фонограммам, совокупности фонограмм, объектам авторского и смежных прав, связанных с фонограммами, с использованием собственных программ для ЭВМ, баз данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF3978">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>15.01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>Оказание услуг, в том числе посреднических, в информационно-телекоммуникационной сети "Интернет" с использованием собственных программ для ЭВМ, баз данных, а также сайтов, в том числе путем предоставления удаленного доступа к программам для ЭВМ и (или) базам данных, по размещению и (или) продвижению (в том числе посредством программ потребительской лояльности) предложений, объявлений о приобретении (реализации) товаров (работ, услуг), имущественных прав, цифровых прав</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> и цифровых валют, недвижимого имущества, предложений о трудоустройстве, услуг по осуществлению поиска таких предложений, объявлений (доступа к таким предложениям, объявлениям)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF3978">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>15.02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Предоставление потребителю возможности в информационно-телекоммуникационной сети "Интернет" с использованием собственных программ для ЭВМ, баз данных, а также сайтов, приобрести дистанционно товары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF3978">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>16.01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t xml:space="preserve">Оказание услуг с использованием собственных программ для ЭВМ, баз данных, в том числе путем предоставления удаленного доступа к программам для ЭВМ и (или) базам данных, по предоставлению доступа к </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">электронной образовательной и (или) просветительской информации, включая </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>видеоуроки</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>вебинары</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>, удаленные консультации и иные интерактивные образовательные сервисы, предоставлению прав на использование электронных книг (изданий) и других электронных публикаций</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF3978">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRPr="007359E4" w:rsidRDefault="00CF3978">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>интеграция, и (или) настройка, и (или) конфигурирование, и (или) внедрение</w:t>
-[...439 lines deleted...]
-            <w:r w:rsidRPr="009C26B0">
+            </w:pPr>
+            <w:r w:rsidRPr="007359E4">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>Деятельность по созданию баз данных и информационных ресурсов</w:t>
-[...22 lines deleted...]
-              <w:t>4.01</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>17.01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7395" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w:rsidR="001C78CE" w:rsidRPr="000848DE" w:rsidRDefault="001C78CE">
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRPr="007359E4" w:rsidRDefault="00CF3978">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="009C26B0">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Комплексное обслуживание </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="009C26B0">
+            </w:pPr>
+            <w:r w:rsidRPr="007359E4">
               <w:rPr>
                 <w:b/>
               </w:rPr>
+              <w:t>Оказание услуг с использованием собственных программ для ЭВМ, баз данных, в том числе путем предоставления удаленного доступа к программам для ЭВМ и (или) базам данных, по предоставлению информационных, графических материалов, а также иных объектов авторских и (или) смежных прав</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF3978">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>18.01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t xml:space="preserve">Оказание услуг в информационно-телекоммуникационной сети "Интернет" с использованием собственных программ для ЭВМ, баз данных, в том числе путем предоставления удаленного доступа к программам для ЭВМ и (или) базам данных по организации электронного документооборота, заключению сделок </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>онлайн</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> с помощью электронных либо иных технических средств, формированию электронных подписей, подготовке пакетов документов для подачи в государственные органы и внебюджетные фонды, сдаче отчетности в</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> государственные органы и внебюджетные фонды, иной передаче, хранению электронных сообщений, файлов, ауди</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>о-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> и </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>видеотрафика</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF3978">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>19.01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Деятельность оператора фискальных данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF3978">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>20.01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Услуги информационного и технологического обслуживания участников расчетов, включая, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>но</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> не ограничиваясь: услуги по сбору, обработке и рассылке участникам расчетов информации по операциям, услуги по приему электронных платежных документов, сформированных плательщиками, проверка целостности таких документов, их маршрутизация на оплату, прием ответов о проведении или отказе в проведении платежей, направление получателям платежей информации о результатах проведения платежей, услуги регистрации в платежной системе и </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>процессинговом</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>центре</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, информационно-технологический обмен данными </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>процессингового</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> центра с устройствами, услуги мониторинга авторизаций с целью предотвращения мошенничества</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF3978">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>21.01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Оказание услуг удостоверяющего центра</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF3978">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>22.01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>Деятельность по созданию, реализации и (или) изданию видеоигр (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>мультимедийного</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> продукта, базирующегося на взаимодействии человека и программ для ЭВМ посредством визуального интерфейса), продаже </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>внутриигровых</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> предметов видеоигр, в том числе деятельность по созданию виртуальных миров и пространства, включая графическую визуализацию, дизайн и симуляцию поведения; оказание услуг по созданию технологий захвата движений и фотограмметрии, включая трехмерные модели объектов и ландшафтов;</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t xml:space="preserve">оптимизации быстродействия; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>портированию</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> (модификации в целях функционирования на отличных от целевой платформах) видеоигр; синтезу изображений и виртуальных материалов для использования в видеоиграх;</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t xml:space="preserve">разработке алгоритмов теории управления, эвристических алгоритмов и </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>скриптов</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> поведения в игровом искусственном интеллекте, научно-исследовательской работе в области видеоигр, определения паттернов поведения пользователей видеоигр и электронных симуляторов, разработке и интеграции в видеоигры 2D- и 3D-</w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">анимирования объектов (включая скелетные анимации и анимации на основе материалов захвата движения), разработке иной игровой </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>мультимедийной</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> продукции, в том числе с использованием </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>аудиоинтерфейсов</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> для лиц с ограниченными</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> возможностями</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF3978">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>23.01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>Оказание услуг с использованием собственных программ для ЭВМ, баз данных, в том числе путем предоставления удаленного доступа к программам для ЭВМ и (или) базам данных, по предоставлению возможности разместить в информационно-телекоммуникационной сети "Интернет" информацию о потенциальном спросе на услуги по перевозке пассажиров и багажа легковым такси, городским, пригородным, междугородным и международным транспортом, а также в получении возможности ознакомиться с информацией</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> о предложениях организаций, оказывающих услуги в указанной сфере и осуществить поиск этих предложений по заданным пользователем параметрам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF3978">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>24.01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Оказание услуг с использованием собственных программ для ЭВМ, баз данных, в том числе путем предоставления удаленного доступа к программам для ЭВМ и (или) базам данных, по предоставлению возможности разместить в информационно-телекоммуникационной сети "Интернет" информацию об услугах общественного питания, произвести предварительную оплату товара (блюда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF3978">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>25.01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Оказание услуг с использованием собственных программ для ЭВМ, баз данных, в том числе путем предоставления удаленного доступа к программам для ЭВМ и (или) базам данных, по предоставлению транспортных средств, в том числе средств индивидуальной мобильности, в краткосрочную аренду физическим лицам для целей, не связанных с осуществлением предпринимательской деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF3978">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>26.01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>Оказание услуг (выполнение работ) по обработке информации (включая осуществление сбора, записи, накопления, разметки, обобщения, изменения, обновления), обезличиванию, извлечению, использованию, передаче, верификации данных, систематизации информационных массивов, предоставлению в распоряжение пользователя результатов обработки информации, а также по осуществлению наблюдения (мониторингу) за поступающей информацией</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF3978">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>27.01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Торговля (поставка) розничная и оптовая ПАК и оборудованием, его компонентами, оборудованием </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:t>ИТ-инфраструктуры</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="000848DE">
-              <w:t xml:space="preserve">, организация удаленного доступа заказчика к </w:t>
+            <w:r>
+              <w:t xml:space="preserve">, предоставление в лизинг, аренду (прокат) ПАК и оборудования, его компонентов, оборудования </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="000848DE">
-              <w:t>ИТ-инфраструктуре</w:t>
+            <w:r>
+              <w:t>ИТ-инфраструктуры</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="000848DE">
-              <w:t xml:space="preserve">, включая: администрирование прав доступа, учетных записей пользователей, аппаратной платформы </w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF3978">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>28.01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Ремонт и обслуживание ПАК и оборудования, оборудования </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="000848DE">
+            <w:r>
               <w:t>ИТ-инфраструктуры</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="000848DE">
-[...1 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001C78CE" w:rsidRPr="000848DE">
+      <w:tr w:rsidR="00CF3978">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1650" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w:rsidR="001C78CE" w:rsidRPr="000848DE" w:rsidRDefault="001C78CE">
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRPr="007359E4" w:rsidRDefault="00CF3978">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:t>5.01</w:t>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007359E4">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>28.02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7395" w:type="dxa"/>
-          </w:tcPr>
-[...685 lines deleted...]
-          <w:p w:rsidR="00586363" w:rsidRDefault="001C78CE">
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRPr="007359E4" w:rsidRDefault="00CF3978">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-US"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006961D8">
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="007359E4">
               <w:rPr>
-                <w:highlight w:val="yellow"/>
+                <w:b/>
               </w:rPr>
-              <w:t>Оказание услуг в информационно-телекоммуникационной сети "Интернет" с использованием собственных программ для ЭВМ</w:t>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="006961D8">
+              <w:t xml:space="preserve">Ремонт и обслуживание компьютерных терминалов, компьютеров, периферийного компьютерного оборудования, в том числе настольных компьютеров, ноутбуков, магнитных дисководов, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007359E4">
               <w:rPr>
-                <w:highlight w:val="yellow"/>
+                <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">заключению сделок </w:t>
+              <w:t>флеш-карт</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007359E4">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и других устройств памяти, оптических дисководов (записывающих компакт-дисков CD-RW, CD-ROM, ROM DVD, DVD-RW), принтеров, мониторов, клавиатуры, мышек, джойстиков и шариковых указателей, внутренних и внешних компьютерных модемов, выделенных компьютерных терминалов, компьютерных серверов, сканеров, включая сканеры штрихового кода, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007359E4">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>читающих устройств смарт-карт, шлемов для виртуальных</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007359E4">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> игр, компьютерных проекторов, а также ремонт и обслуживание: компьютерных терминалов, в том числе банкоматов и торговых автоматов, немеханических терминалов, карманных компьютеров</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF3978">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>29.01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Оказание услуг с использованием собственных программ для ЭВМ, баз данных, в том числе путем предоставления удаленного доступа к программам для ЭВМ и (или) базам данных, по проведению научных исследований и разработок в области </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006961D8">
-[...3 lines deleted...]
-              <w:t>онлайн</w:t>
+            <w:r>
+              <w:t>нанотехнологий</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="006961D8">
-[...12 lines deleted...]
-              <w:t>, формированию электронных подписей, подготовке пакетов документов для подачи в государственные органы и внебюджетные фонды, сдаче отчетности в государственные органы и внебюджетные фонды, иной передаче, хранению электронных сообщений, файлов, ауди</w:t>
+            <w:r>
+              <w:t xml:space="preserve">, защиты информации, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>биоинформатики</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, а также в области </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>нанобиотехнологий</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>, в том числе по применению инструментов и процессов нан</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="000848DE">
+            <w:r>
               <w:t>о-</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="000848DE">
+            <w:r>
               <w:t xml:space="preserve"> и </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="000848DE">
-              <w:t>видеотрафика</w:t>
+            <w:r>
+              <w:t>микроконструирования</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-          </w:p>
-[...578 lines deleted...]
-            <w:r w:rsidRPr="000848DE">
+            <w:r>
               <w:t xml:space="preserve"> для создания устройств по изучению биосистем и приложений для диагностики заболеваний, доставки лекарственных препаратов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="001C78CE" w:rsidRDefault="001C78CE">
+    <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001C78CE" w:rsidRDefault="001C78CE">
+    <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001C78CE" w:rsidRDefault="001C78CE">
+    <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:pBdr>
-          <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="100" w:after="100"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="001C78CE">
-      <w:footerReference w:type="default" r:id="rId7"/>
+    <w:p w:rsidR="00087AD0" w:rsidRDefault="00087AD0"/>
+    <w:sectPr w:rsidR="00087AD0" w:rsidSect="001467AF">
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1440" w:right="566" w:bottom="1440" w:left="1133" w:header="0" w:footer="0" w:gutter="0"/>
-[...1 lines deleted...]
-      <w:noEndnote/>
+      <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="006848DB" w:rsidRDefault="006848DB">
+    <w:p w:rsidR="00047BBE" w:rsidRDefault="00047BBE" w:rsidP="00CF3978">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="006848DB" w:rsidRDefault="006848DB">
+    <w:p w:rsidR="00047BBE" w:rsidRDefault="00047BBE" w:rsidP="00CF3978">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:p w:rsidR="000848DE" w:rsidRDefault="000848DE">
+  <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
     <w:pPr>
       <w:pStyle w:val="a5"/>
-      <w:jc w:val="right"/>
     </w:pPr>
-    <w:fldSimple w:instr=" PAGE   \* MERGEFORMAT ">
-[...6 lines deleted...]
-    </w:fldSimple>
   </w:p>
-  <w:p w:rsidR="001C78CE" w:rsidRDefault="001C78CE">
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="6042922"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p w:rsidR="00CF3978" w:rsidRDefault="0002306B">
+        <w:pPr>
+          <w:pStyle w:val="a5"/>
+          <w:jc w:val="right"/>
+        </w:pPr>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00CF3978">
+          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="007359E4">
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
     <w:pPr>
-      <w:pStyle w:val="ConsPlusNormal"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="a5"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
+    <w:pPr>
+      <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="006848DB" w:rsidRDefault="006848DB">
+    <w:p w:rsidR="00047BBE" w:rsidRDefault="00047BBE" w:rsidP="00CF3978">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="006848DB" w:rsidRDefault="006848DB">
+    <w:p w:rsidR="00047BBE" w:rsidRDefault="00047BBE" w:rsidP="00CF3978">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:p w:rsidR="00CF3978" w:rsidRDefault="00CF3978">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:writeProtection w:recommended="1"/>
-[...3 lines deleted...]
-  <w:bordersDoNotSurroundFooter/>
+  <w:zoom w:percent="200"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="720"/>
-[...8 lines deleted...]
-  <w:doNotDemarcateInvalidXml/>
+  <w:defaultTabStop w:val="708"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
-  <w:compat>
-[...5 lines deleted...]
-  </w:compat>
+  <w:compat/>
   <w:rsids>
-    <w:rsidRoot w:val="001E59D9"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00FB6050"/>
+    <w:rsidRoot w:val="00CF3978"/>
+    <w:rsid w:val="00001FD0"/>
+    <w:rsid w:val="000045E2"/>
+    <w:rsid w:val="00004E0C"/>
+    <w:rsid w:val="00005A73"/>
+    <w:rsid w:val="00005F36"/>
+    <w:rsid w:val="00011D2A"/>
+    <w:rsid w:val="00015395"/>
+    <w:rsid w:val="000177C8"/>
+    <w:rsid w:val="000179FB"/>
+    <w:rsid w:val="00017C67"/>
+    <w:rsid w:val="00020F48"/>
+    <w:rsid w:val="0002306B"/>
+    <w:rsid w:val="00031D74"/>
+    <w:rsid w:val="000379B7"/>
+    <w:rsid w:val="000443E6"/>
+    <w:rsid w:val="00046398"/>
+    <w:rsid w:val="00047BBE"/>
+    <w:rsid w:val="00047D25"/>
+    <w:rsid w:val="00051778"/>
+    <w:rsid w:val="000521D4"/>
+    <w:rsid w:val="00063162"/>
+    <w:rsid w:val="00063C7C"/>
+    <w:rsid w:val="00064599"/>
+    <w:rsid w:val="00073DC0"/>
+    <w:rsid w:val="00073F91"/>
+    <w:rsid w:val="000743B9"/>
+    <w:rsid w:val="000751AF"/>
+    <w:rsid w:val="00087AD0"/>
+    <w:rsid w:val="00090E6C"/>
+    <w:rsid w:val="00092099"/>
+    <w:rsid w:val="0009482F"/>
+    <w:rsid w:val="00097B79"/>
+    <w:rsid w:val="000A34E4"/>
+    <w:rsid w:val="000A42EA"/>
+    <w:rsid w:val="000B1846"/>
+    <w:rsid w:val="000C4803"/>
+    <w:rsid w:val="000C5A95"/>
+    <w:rsid w:val="000C6DF5"/>
+    <w:rsid w:val="000D2D55"/>
+    <w:rsid w:val="000D6B0F"/>
+    <w:rsid w:val="000D7CAB"/>
+    <w:rsid w:val="000E0463"/>
+    <w:rsid w:val="000E4B36"/>
+    <w:rsid w:val="000F0ADF"/>
+    <w:rsid w:val="000F4670"/>
+    <w:rsid w:val="000F5BAC"/>
+    <w:rsid w:val="00101EB9"/>
+    <w:rsid w:val="00104D05"/>
+    <w:rsid w:val="00105EF0"/>
+    <w:rsid w:val="001062FA"/>
+    <w:rsid w:val="00111BDC"/>
+    <w:rsid w:val="00111E5B"/>
+    <w:rsid w:val="0011751B"/>
+    <w:rsid w:val="00123644"/>
+    <w:rsid w:val="00123B96"/>
+    <w:rsid w:val="001264C4"/>
+    <w:rsid w:val="00132364"/>
+    <w:rsid w:val="001441F5"/>
+    <w:rsid w:val="0015367E"/>
+    <w:rsid w:val="00161BB1"/>
+    <w:rsid w:val="0016292F"/>
+    <w:rsid w:val="00176E46"/>
+    <w:rsid w:val="00183577"/>
+    <w:rsid w:val="00183661"/>
+    <w:rsid w:val="00186F31"/>
+    <w:rsid w:val="00196B60"/>
+    <w:rsid w:val="001A3367"/>
+    <w:rsid w:val="001A4089"/>
+    <w:rsid w:val="001A5930"/>
+    <w:rsid w:val="001B0CD9"/>
+    <w:rsid w:val="001B4079"/>
+    <w:rsid w:val="001B4BBA"/>
+    <w:rsid w:val="001C01A5"/>
+    <w:rsid w:val="001C2BEC"/>
+    <w:rsid w:val="001C3B44"/>
+    <w:rsid w:val="001C589E"/>
+    <w:rsid w:val="001C61C9"/>
+    <w:rsid w:val="001C663C"/>
+    <w:rsid w:val="001D7CDF"/>
+    <w:rsid w:val="001E283C"/>
+    <w:rsid w:val="001F0831"/>
+    <w:rsid w:val="001F1C30"/>
+    <w:rsid w:val="001F29FF"/>
+    <w:rsid w:val="00200AE8"/>
+    <w:rsid w:val="002016FC"/>
+    <w:rsid w:val="002110AA"/>
+    <w:rsid w:val="00212E9F"/>
+    <w:rsid w:val="002142E9"/>
+    <w:rsid w:val="002153F9"/>
+    <w:rsid w:val="002179C8"/>
+    <w:rsid w:val="00221266"/>
+    <w:rsid w:val="002241B7"/>
+    <w:rsid w:val="0022652D"/>
+    <w:rsid w:val="0023391E"/>
+    <w:rsid w:val="00233A70"/>
+    <w:rsid w:val="002352D6"/>
+    <w:rsid w:val="002374EF"/>
+    <w:rsid w:val="0024415C"/>
+    <w:rsid w:val="002455FF"/>
+    <w:rsid w:val="00257449"/>
+    <w:rsid w:val="0026645B"/>
+    <w:rsid w:val="00267CF1"/>
+    <w:rsid w:val="00272F83"/>
+    <w:rsid w:val="0027738F"/>
+    <w:rsid w:val="002863C3"/>
+    <w:rsid w:val="002A1118"/>
+    <w:rsid w:val="002A46CF"/>
+    <w:rsid w:val="002B0E2A"/>
+    <w:rsid w:val="002B2EF8"/>
+    <w:rsid w:val="002B718A"/>
+    <w:rsid w:val="002C7164"/>
+    <w:rsid w:val="002D4990"/>
+    <w:rsid w:val="002E09FB"/>
+    <w:rsid w:val="002E158E"/>
+    <w:rsid w:val="002E1C19"/>
+    <w:rsid w:val="002E667D"/>
+    <w:rsid w:val="002F16C1"/>
+    <w:rsid w:val="002F392B"/>
+    <w:rsid w:val="002F47A8"/>
+    <w:rsid w:val="00301522"/>
+    <w:rsid w:val="003021FB"/>
+    <w:rsid w:val="0030395C"/>
+    <w:rsid w:val="003063DD"/>
+    <w:rsid w:val="0030743D"/>
+    <w:rsid w:val="00321E1C"/>
+    <w:rsid w:val="0032580D"/>
+    <w:rsid w:val="00327497"/>
+    <w:rsid w:val="003279D2"/>
+    <w:rsid w:val="00327B52"/>
+    <w:rsid w:val="00333F90"/>
+    <w:rsid w:val="003349A6"/>
+    <w:rsid w:val="00340FBB"/>
+    <w:rsid w:val="00342EB5"/>
+    <w:rsid w:val="00343C5F"/>
+    <w:rsid w:val="00344CA1"/>
+    <w:rsid w:val="0034522B"/>
+    <w:rsid w:val="003463E7"/>
+    <w:rsid w:val="003473BB"/>
+    <w:rsid w:val="003510A5"/>
+    <w:rsid w:val="0035504B"/>
+    <w:rsid w:val="003610DC"/>
+    <w:rsid w:val="00363A30"/>
+    <w:rsid w:val="003650C8"/>
+    <w:rsid w:val="00376FB5"/>
+    <w:rsid w:val="0037710B"/>
+    <w:rsid w:val="003843AD"/>
+    <w:rsid w:val="003849DD"/>
+    <w:rsid w:val="00386867"/>
+    <w:rsid w:val="00397020"/>
+    <w:rsid w:val="003A5C1F"/>
+    <w:rsid w:val="003B192B"/>
+    <w:rsid w:val="003B4050"/>
+    <w:rsid w:val="003C0CED"/>
+    <w:rsid w:val="003C142F"/>
+    <w:rsid w:val="003C1C6C"/>
+    <w:rsid w:val="003C4FE0"/>
+    <w:rsid w:val="003C72F8"/>
+    <w:rsid w:val="003D289E"/>
+    <w:rsid w:val="003E3A5E"/>
+    <w:rsid w:val="003E5E20"/>
+    <w:rsid w:val="003E6EA9"/>
+    <w:rsid w:val="003F1D99"/>
+    <w:rsid w:val="003F514E"/>
+    <w:rsid w:val="00405B89"/>
+    <w:rsid w:val="00407E1C"/>
+    <w:rsid w:val="0041389C"/>
+    <w:rsid w:val="00420634"/>
+    <w:rsid w:val="00421099"/>
+    <w:rsid w:val="004234E8"/>
+    <w:rsid w:val="004256C0"/>
+    <w:rsid w:val="004267F0"/>
+    <w:rsid w:val="004272A4"/>
+    <w:rsid w:val="0044007B"/>
+    <w:rsid w:val="00442419"/>
+    <w:rsid w:val="004425AD"/>
+    <w:rsid w:val="00447919"/>
+    <w:rsid w:val="0045098C"/>
+    <w:rsid w:val="00455C68"/>
+    <w:rsid w:val="004609C6"/>
+    <w:rsid w:val="00461779"/>
+    <w:rsid w:val="00463D73"/>
+    <w:rsid w:val="004670E2"/>
+    <w:rsid w:val="0047317D"/>
+    <w:rsid w:val="004767F0"/>
+    <w:rsid w:val="00481A45"/>
+    <w:rsid w:val="004842EC"/>
+    <w:rsid w:val="004844E3"/>
+    <w:rsid w:val="00490F31"/>
+    <w:rsid w:val="0049460E"/>
+    <w:rsid w:val="004948D6"/>
+    <w:rsid w:val="004973FE"/>
+    <w:rsid w:val="004A097D"/>
+    <w:rsid w:val="004A1A45"/>
+    <w:rsid w:val="004A7647"/>
+    <w:rsid w:val="004B3BEC"/>
+    <w:rsid w:val="004C6903"/>
+    <w:rsid w:val="004D219D"/>
+    <w:rsid w:val="004D2A19"/>
+    <w:rsid w:val="004D338B"/>
+    <w:rsid w:val="004E0709"/>
+    <w:rsid w:val="004E1EDE"/>
+    <w:rsid w:val="004E51C2"/>
+    <w:rsid w:val="004F267A"/>
+    <w:rsid w:val="004F5F7F"/>
+    <w:rsid w:val="004F63AE"/>
+    <w:rsid w:val="005007CE"/>
+    <w:rsid w:val="005045DA"/>
+    <w:rsid w:val="005051C6"/>
+    <w:rsid w:val="005058A0"/>
+    <w:rsid w:val="005126EE"/>
+    <w:rsid w:val="0051451C"/>
+    <w:rsid w:val="005212E1"/>
+    <w:rsid w:val="005229F7"/>
+    <w:rsid w:val="00527F3D"/>
+    <w:rsid w:val="005313C7"/>
+    <w:rsid w:val="00534F5E"/>
+    <w:rsid w:val="0053535C"/>
+    <w:rsid w:val="0053631F"/>
+    <w:rsid w:val="00542CDA"/>
+    <w:rsid w:val="0055410F"/>
+    <w:rsid w:val="005667DE"/>
+    <w:rsid w:val="00582E9A"/>
+    <w:rsid w:val="005835EA"/>
+    <w:rsid w:val="00592F0C"/>
+    <w:rsid w:val="00592FB9"/>
+    <w:rsid w:val="00593EC5"/>
+    <w:rsid w:val="00594A9F"/>
+    <w:rsid w:val="00595965"/>
+    <w:rsid w:val="005A1DC4"/>
+    <w:rsid w:val="005B011C"/>
+    <w:rsid w:val="005B47A8"/>
+    <w:rsid w:val="005B7108"/>
+    <w:rsid w:val="005C2CCF"/>
+    <w:rsid w:val="005C54C9"/>
+    <w:rsid w:val="005C6C1B"/>
+    <w:rsid w:val="005D7602"/>
+    <w:rsid w:val="005E3497"/>
+    <w:rsid w:val="005E3D39"/>
+    <w:rsid w:val="005F1D92"/>
+    <w:rsid w:val="006014FA"/>
+    <w:rsid w:val="00602231"/>
+    <w:rsid w:val="0060506B"/>
+    <w:rsid w:val="0060650C"/>
+    <w:rsid w:val="00612A66"/>
+    <w:rsid w:val="00614A31"/>
+    <w:rsid w:val="0061721B"/>
+    <w:rsid w:val="0061738C"/>
+    <w:rsid w:val="00630938"/>
+    <w:rsid w:val="00631C2A"/>
+    <w:rsid w:val="00632687"/>
+    <w:rsid w:val="00633BA1"/>
+    <w:rsid w:val="00636808"/>
+    <w:rsid w:val="0063738D"/>
+    <w:rsid w:val="006414BF"/>
+    <w:rsid w:val="006540EE"/>
+    <w:rsid w:val="00657F2F"/>
+    <w:rsid w:val="00660BCD"/>
+    <w:rsid w:val="00662F20"/>
+    <w:rsid w:val="0067755B"/>
+    <w:rsid w:val="00680B8C"/>
+    <w:rsid w:val="00683748"/>
+    <w:rsid w:val="0069113A"/>
+    <w:rsid w:val="006949C6"/>
+    <w:rsid w:val="00697821"/>
+    <w:rsid w:val="006A2832"/>
+    <w:rsid w:val="006A37D4"/>
+    <w:rsid w:val="006B04DB"/>
+    <w:rsid w:val="006B0B6C"/>
+    <w:rsid w:val="006C210D"/>
+    <w:rsid w:val="006D2096"/>
+    <w:rsid w:val="006E0BC4"/>
+    <w:rsid w:val="006E1D29"/>
+    <w:rsid w:val="006E61B2"/>
+    <w:rsid w:val="006E666F"/>
+    <w:rsid w:val="006F5163"/>
+    <w:rsid w:val="0070139D"/>
+    <w:rsid w:val="00702B47"/>
+    <w:rsid w:val="0071713E"/>
+    <w:rsid w:val="00721E55"/>
+    <w:rsid w:val="00727327"/>
+    <w:rsid w:val="00732A52"/>
+    <w:rsid w:val="007347F7"/>
+    <w:rsid w:val="007359E4"/>
+    <w:rsid w:val="00742771"/>
+    <w:rsid w:val="00742FB5"/>
+    <w:rsid w:val="0075167D"/>
+    <w:rsid w:val="00756FD6"/>
+    <w:rsid w:val="0075775A"/>
+    <w:rsid w:val="0077195D"/>
+    <w:rsid w:val="00772A57"/>
+    <w:rsid w:val="0077352C"/>
+    <w:rsid w:val="00775AE0"/>
+    <w:rsid w:val="00783614"/>
+    <w:rsid w:val="00783BD1"/>
+    <w:rsid w:val="00786240"/>
+    <w:rsid w:val="007A2B51"/>
+    <w:rsid w:val="007B1175"/>
+    <w:rsid w:val="007B2757"/>
+    <w:rsid w:val="007B74DB"/>
+    <w:rsid w:val="007C0888"/>
+    <w:rsid w:val="007C43D4"/>
+    <w:rsid w:val="007D200B"/>
+    <w:rsid w:val="007D2F9E"/>
+    <w:rsid w:val="007D3E70"/>
+    <w:rsid w:val="007E1413"/>
+    <w:rsid w:val="007E4404"/>
+    <w:rsid w:val="007E5C57"/>
+    <w:rsid w:val="007F3601"/>
+    <w:rsid w:val="007F5CFB"/>
+    <w:rsid w:val="007F65F9"/>
+    <w:rsid w:val="0080090B"/>
+    <w:rsid w:val="00802771"/>
+    <w:rsid w:val="008151BC"/>
+    <w:rsid w:val="00815462"/>
+    <w:rsid w:val="00815B22"/>
+    <w:rsid w:val="008263D4"/>
+    <w:rsid w:val="00826577"/>
+    <w:rsid w:val="008346BF"/>
+    <w:rsid w:val="0083471B"/>
+    <w:rsid w:val="00837AAB"/>
+    <w:rsid w:val="00837B11"/>
+    <w:rsid w:val="00843C51"/>
+    <w:rsid w:val="008440C8"/>
+    <w:rsid w:val="00852159"/>
+    <w:rsid w:val="008535D3"/>
+    <w:rsid w:val="008552D3"/>
+    <w:rsid w:val="00855DDB"/>
+    <w:rsid w:val="00867DBB"/>
+    <w:rsid w:val="008705D9"/>
+    <w:rsid w:val="0087290A"/>
+    <w:rsid w:val="008730E5"/>
+    <w:rsid w:val="008777B3"/>
+    <w:rsid w:val="008845BE"/>
+    <w:rsid w:val="008A2099"/>
+    <w:rsid w:val="008A42DA"/>
+    <w:rsid w:val="008A5986"/>
+    <w:rsid w:val="008A75C8"/>
+    <w:rsid w:val="008C0118"/>
+    <w:rsid w:val="008C700A"/>
+    <w:rsid w:val="008D1AE5"/>
+    <w:rsid w:val="008D1B09"/>
+    <w:rsid w:val="008D501F"/>
+    <w:rsid w:val="008E78DD"/>
+    <w:rsid w:val="008F0C8F"/>
+    <w:rsid w:val="008F6033"/>
+    <w:rsid w:val="00903F5A"/>
+    <w:rsid w:val="009147AA"/>
+    <w:rsid w:val="00930525"/>
+    <w:rsid w:val="0093141B"/>
+    <w:rsid w:val="009315F5"/>
+    <w:rsid w:val="00933766"/>
+    <w:rsid w:val="00935C8B"/>
+    <w:rsid w:val="00936B14"/>
+    <w:rsid w:val="009379BC"/>
+    <w:rsid w:val="00940776"/>
+    <w:rsid w:val="00946A3F"/>
+    <w:rsid w:val="00953E6D"/>
+    <w:rsid w:val="0095574A"/>
+    <w:rsid w:val="00966EB1"/>
+    <w:rsid w:val="009728AF"/>
+    <w:rsid w:val="00974647"/>
+    <w:rsid w:val="009764E7"/>
+    <w:rsid w:val="00976FDD"/>
+    <w:rsid w:val="00977B6D"/>
+    <w:rsid w:val="00980081"/>
+    <w:rsid w:val="00992C1E"/>
+    <w:rsid w:val="009A4FA2"/>
+    <w:rsid w:val="009A653E"/>
+    <w:rsid w:val="009B0F28"/>
+    <w:rsid w:val="009B5D4A"/>
+    <w:rsid w:val="009C28A6"/>
+    <w:rsid w:val="009C2F2F"/>
+    <w:rsid w:val="009C62CB"/>
+    <w:rsid w:val="009D1A5C"/>
+    <w:rsid w:val="009D50DA"/>
+    <w:rsid w:val="009D78A1"/>
+    <w:rsid w:val="009E2E71"/>
+    <w:rsid w:val="009E7AFA"/>
+    <w:rsid w:val="009F5604"/>
+    <w:rsid w:val="00A00305"/>
+    <w:rsid w:val="00A01FBA"/>
+    <w:rsid w:val="00A06CAE"/>
+    <w:rsid w:val="00A110B9"/>
+    <w:rsid w:val="00A125EC"/>
+    <w:rsid w:val="00A152E9"/>
+    <w:rsid w:val="00A16FDC"/>
+    <w:rsid w:val="00A31648"/>
+    <w:rsid w:val="00A362C4"/>
+    <w:rsid w:val="00A369C8"/>
+    <w:rsid w:val="00A44359"/>
+    <w:rsid w:val="00A453FA"/>
+    <w:rsid w:val="00A45467"/>
+    <w:rsid w:val="00A45837"/>
+    <w:rsid w:val="00A45E8A"/>
+    <w:rsid w:val="00A46763"/>
+    <w:rsid w:val="00A50297"/>
+    <w:rsid w:val="00A513E7"/>
+    <w:rsid w:val="00A52828"/>
+    <w:rsid w:val="00A560AF"/>
+    <w:rsid w:val="00A72D91"/>
+    <w:rsid w:val="00A74E56"/>
+    <w:rsid w:val="00A75988"/>
+    <w:rsid w:val="00A8176A"/>
+    <w:rsid w:val="00A90BC1"/>
+    <w:rsid w:val="00A94187"/>
+    <w:rsid w:val="00A971AB"/>
+    <w:rsid w:val="00AA02D2"/>
+    <w:rsid w:val="00AA2A44"/>
+    <w:rsid w:val="00AB115C"/>
+    <w:rsid w:val="00AC14A3"/>
+    <w:rsid w:val="00AC184D"/>
+    <w:rsid w:val="00AC5246"/>
+    <w:rsid w:val="00AD43B3"/>
+    <w:rsid w:val="00AD5117"/>
+    <w:rsid w:val="00AD636A"/>
+    <w:rsid w:val="00AE0E8E"/>
+    <w:rsid w:val="00AE374D"/>
+    <w:rsid w:val="00AF2195"/>
+    <w:rsid w:val="00AF6CC0"/>
+    <w:rsid w:val="00B01DB4"/>
+    <w:rsid w:val="00B15719"/>
+    <w:rsid w:val="00B25496"/>
+    <w:rsid w:val="00B30D5B"/>
+    <w:rsid w:val="00B32B59"/>
+    <w:rsid w:val="00B43714"/>
+    <w:rsid w:val="00B45625"/>
+    <w:rsid w:val="00B542E8"/>
+    <w:rsid w:val="00B55FF2"/>
+    <w:rsid w:val="00B61ED2"/>
+    <w:rsid w:val="00B6458D"/>
+    <w:rsid w:val="00B6701E"/>
+    <w:rsid w:val="00B71ED6"/>
+    <w:rsid w:val="00B72DEF"/>
+    <w:rsid w:val="00B80C33"/>
+    <w:rsid w:val="00B8409E"/>
+    <w:rsid w:val="00B86C51"/>
+    <w:rsid w:val="00B90E3A"/>
+    <w:rsid w:val="00B94EEF"/>
+    <w:rsid w:val="00B96E9F"/>
+    <w:rsid w:val="00B976DC"/>
+    <w:rsid w:val="00BA0E79"/>
+    <w:rsid w:val="00BA77C1"/>
+    <w:rsid w:val="00BB7FA0"/>
+    <w:rsid w:val="00BC223E"/>
+    <w:rsid w:val="00BC6B53"/>
+    <w:rsid w:val="00BD1C74"/>
+    <w:rsid w:val="00BF337D"/>
+    <w:rsid w:val="00BF75EE"/>
+    <w:rsid w:val="00BF7EAB"/>
+    <w:rsid w:val="00C00526"/>
+    <w:rsid w:val="00C0125F"/>
+    <w:rsid w:val="00C01672"/>
+    <w:rsid w:val="00C10585"/>
+    <w:rsid w:val="00C306D7"/>
+    <w:rsid w:val="00C35045"/>
+    <w:rsid w:val="00C46BB4"/>
+    <w:rsid w:val="00C601ED"/>
+    <w:rsid w:val="00C6194D"/>
+    <w:rsid w:val="00C7051F"/>
+    <w:rsid w:val="00C72CC0"/>
+    <w:rsid w:val="00C765AC"/>
+    <w:rsid w:val="00C93037"/>
+    <w:rsid w:val="00C96B80"/>
+    <w:rsid w:val="00CB33B4"/>
+    <w:rsid w:val="00CB4AB8"/>
+    <w:rsid w:val="00CB68C9"/>
+    <w:rsid w:val="00CC0BFD"/>
+    <w:rsid w:val="00CC30ED"/>
+    <w:rsid w:val="00CC6847"/>
+    <w:rsid w:val="00CC68EF"/>
+    <w:rsid w:val="00CD7F33"/>
+    <w:rsid w:val="00CE210F"/>
+    <w:rsid w:val="00CE2AF7"/>
+    <w:rsid w:val="00CE6C2A"/>
+    <w:rsid w:val="00CF3978"/>
+    <w:rsid w:val="00D008F2"/>
+    <w:rsid w:val="00D012DD"/>
+    <w:rsid w:val="00D026E4"/>
+    <w:rsid w:val="00D13355"/>
+    <w:rsid w:val="00D20A7A"/>
+    <w:rsid w:val="00D21FB9"/>
+    <w:rsid w:val="00D324D0"/>
+    <w:rsid w:val="00D338E0"/>
+    <w:rsid w:val="00D43613"/>
+    <w:rsid w:val="00D449BD"/>
+    <w:rsid w:val="00D4692D"/>
+    <w:rsid w:val="00D51F34"/>
+    <w:rsid w:val="00D55CDA"/>
+    <w:rsid w:val="00D61755"/>
+    <w:rsid w:val="00D6710F"/>
+    <w:rsid w:val="00D7041A"/>
+    <w:rsid w:val="00D84EDA"/>
+    <w:rsid w:val="00D91194"/>
+    <w:rsid w:val="00D94CAA"/>
+    <w:rsid w:val="00D976B3"/>
+    <w:rsid w:val="00DA1239"/>
+    <w:rsid w:val="00DA21D4"/>
+    <w:rsid w:val="00DA511F"/>
+    <w:rsid w:val="00DB0399"/>
+    <w:rsid w:val="00DB5733"/>
+    <w:rsid w:val="00DC2F4C"/>
+    <w:rsid w:val="00DC67E9"/>
+    <w:rsid w:val="00DC78F7"/>
+    <w:rsid w:val="00DD4FB8"/>
+    <w:rsid w:val="00DD6D98"/>
+    <w:rsid w:val="00DE3DAA"/>
+    <w:rsid w:val="00DE501A"/>
+    <w:rsid w:val="00DE5CA1"/>
+    <w:rsid w:val="00DF76E5"/>
+    <w:rsid w:val="00E0032A"/>
+    <w:rsid w:val="00E01CF9"/>
+    <w:rsid w:val="00E039AE"/>
+    <w:rsid w:val="00E05295"/>
+    <w:rsid w:val="00E1212D"/>
+    <w:rsid w:val="00E13C56"/>
+    <w:rsid w:val="00E17F85"/>
+    <w:rsid w:val="00E203A9"/>
+    <w:rsid w:val="00E22362"/>
+    <w:rsid w:val="00E261B8"/>
+    <w:rsid w:val="00E34AD7"/>
+    <w:rsid w:val="00E46FE0"/>
+    <w:rsid w:val="00E536B7"/>
+    <w:rsid w:val="00E556BC"/>
+    <w:rsid w:val="00E5676B"/>
+    <w:rsid w:val="00E61E0D"/>
+    <w:rsid w:val="00E622CC"/>
+    <w:rsid w:val="00E65E5E"/>
+    <w:rsid w:val="00E76E1D"/>
+    <w:rsid w:val="00E83BC0"/>
+    <w:rsid w:val="00E924FB"/>
+    <w:rsid w:val="00E94812"/>
+    <w:rsid w:val="00E96979"/>
+    <w:rsid w:val="00EA0973"/>
+    <w:rsid w:val="00EB16AA"/>
+    <w:rsid w:val="00EB3FBB"/>
+    <w:rsid w:val="00EB6BA9"/>
+    <w:rsid w:val="00EC0A87"/>
+    <w:rsid w:val="00EC2096"/>
+    <w:rsid w:val="00EC3AB4"/>
+    <w:rsid w:val="00EC5818"/>
+    <w:rsid w:val="00EC65B6"/>
+    <w:rsid w:val="00EC68B0"/>
+    <w:rsid w:val="00EC7B2B"/>
+    <w:rsid w:val="00ED0571"/>
+    <w:rsid w:val="00EE018F"/>
+    <w:rsid w:val="00EE3E8C"/>
+    <w:rsid w:val="00EE4802"/>
+    <w:rsid w:val="00EF0BDC"/>
+    <w:rsid w:val="00EF1B14"/>
+    <w:rsid w:val="00F0103A"/>
+    <w:rsid w:val="00F059E1"/>
+    <w:rsid w:val="00F13EC0"/>
+    <w:rsid w:val="00F14730"/>
+    <w:rsid w:val="00F15E7C"/>
+    <w:rsid w:val="00F209FB"/>
+    <w:rsid w:val="00F246F9"/>
+    <w:rsid w:val="00F32142"/>
+    <w:rsid w:val="00F32E19"/>
+    <w:rsid w:val="00F352FD"/>
+    <w:rsid w:val="00F37D8B"/>
+    <w:rsid w:val="00F40C33"/>
+    <w:rsid w:val="00F457D1"/>
+    <w:rsid w:val="00F548FD"/>
+    <w:rsid w:val="00F639D4"/>
+    <w:rsid w:val="00F72705"/>
+    <w:rsid w:val="00F76F4E"/>
+    <w:rsid w:val="00F80D5A"/>
+    <w:rsid w:val="00F827C3"/>
+    <w:rsid w:val="00F82E35"/>
+    <w:rsid w:val="00F830BA"/>
+    <w:rsid w:val="00F83DD0"/>
+    <w:rsid w:val="00FA1973"/>
+    <w:rsid w:val="00FA1F08"/>
+    <w:rsid w:val="00FA67DD"/>
+    <w:rsid w:val="00FB0316"/>
+    <w:rsid w:val="00FB1AAB"/>
+    <w:rsid w:val="00FB2D5D"/>
+    <w:rsid w:val="00FB30B5"/>
+    <w:rsid w:val="00FB7DC1"/>
+    <w:rsid w:val="00FD1010"/>
+    <w:rsid w:val="00FD4030"/>
+    <w:rsid w:val="00FE3824"/>
+    <w:rsid w:val="00FE5114"/>
+    <w:rsid w:val="00FF2EFF"/>
+    <w:rsid w:val="00FF5256"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
-    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="39" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
@@ -2697,609 +4014,454 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="005C6C1B"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNormal">
     <w:name w:val="ConsPlusNormal"/>
+    <w:rsid w:val="00CF3978"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
-      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNonformat">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitle">
+    <w:name w:val="ConsPlusTitle"/>
+    <w:rsid w:val="00CF3978"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
-      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:b/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitle">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitlePage">
+    <w:name w:val="ConsPlusTitlePage"/>
+    <w:rsid w:val="00CF3978"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
-      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...83 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000848DE"/>
+    <w:rsid w:val="00CF3978"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a4">
     <w:name w:val="Верхний колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="000848DE"/>
+    <w:rsid w:val="00CF3978"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000848DE"/>
+    <w:rsid w:val="00CF3978"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a6">
     <w:name w:val="Нижний колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000848DE"/>
+    <w:rsid w:val="00CF3978"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;demo=2&amp;base=LAW&amp;n=440297&amp;date=20.08.2023&amp;dst=100010&amp;field=134" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=CE7A531E8F5C73809BDFDA7EB96756042BF6C9830F18C316E706A39782525B78621EAF8779CC767970037D6D5B5489BC60472DC4EC0E185A376AJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>17100</Characters>
+  <Pages>8</Pages>
+  <Words>3005</Words>
+  <Characters>17131</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>2</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>142</Lines>
   <Paragraphs>40</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company>КонсультантПлюс Версия 4023.00.09</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20060</CharactersWithSpaces>
+  <CharactersWithSpaces>20096</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...38 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Приказ Минцифры России от 11.05.2023 N 449"Об утверждении перечня видов деятельности в области информационных технологий"(Зарегистрировано в Минюсте России 14.08.2023 N 74778)</dc:title>
-  <dc:creator>Пользователь Windows</dc:creator>
+  <dc:creator>Елена</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>